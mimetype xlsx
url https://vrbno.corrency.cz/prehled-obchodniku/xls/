--- v0 (2026-05-25)
+++ v1 (2026-07-15)
@@ -7,185 +7,311 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     <Relationship Id="rIdWorkbook" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
     <Relationship Id="rIdCore" Type="http://schemas.openxmlformats.org/officedocument/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
     <Relationship Id="rIdApp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheets>
     <sheet name="Přehled obchodníků" sheetId="1" r:id="rIdSheet1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="48" uniqueCount="48">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="90" uniqueCount="90">
+  <si>
+    <t xml:space="preserve">Asijské Bistro</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Nádražní 105</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vrbno pod Pradědem</t>
+  </si>
+  <si>
+    <t xml:space="preserve">79326</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Potraviny a Nápoje, Stravování a Ubytování</t>
+  </si>
   <si>
     <t xml:space="preserve">Biorezonanční studio Element, Barbora Stroková</t>
   </si>
   <si>
     <t xml:space="preserve">Jesenická 377/7</t>
   </si>
   <si>
     <t xml:space="preserve">Vrbno pod Pradědem</t>
   </si>
   <si>
     <t xml:space="preserve">79326</t>
   </si>
   <si>
     <t xml:space="preserve">Ostatní zboží a služby, Zdraví/Sport/Krása</t>
   </si>
   <si>
     <t xml:space="preserve">https://studioelement.webnode.cz</t>
   </si>
   <si>
+    <t xml:space="preserve">BOUTIQUE KAMILA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bezručova 618</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vrbno pod Pradědem</t>
+  </si>
+  <si>
+    <t xml:space="preserve">79326</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Oděvy a Obuv, Ostatní zboží a služby</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Božena Pořízková - drogerie, barvy, laky, galanterie</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Nové doby 625</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vrbno pod Pradědem</t>
+  </si>
+  <si>
+    <t xml:space="preserve">79326</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ostatní zboží a služby</t>
+  </si>
+  <si>
     <t xml:space="preserve">Květinářství-Violka</t>
   </si>
   <si>
     <t xml:space="preserve">Jesenická 667</t>
   </si>
   <si>
     <t xml:space="preserve">Vrbno pod Pradědem</t>
   </si>
   <si>
     <t xml:space="preserve">79326</t>
   </si>
   <si>
     <t xml:space="preserve">Ostatní zboží a služby</t>
   </si>
   <si>
     <t xml:space="preserve">https://violka-vrbno.cz/</t>
   </si>
   <si>
+    <t xml:space="preserve">Lékárna 111</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Nádražní 202</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vrbno pod Pradědem</t>
+  </si>
+  <si>
+    <t xml:space="preserve">79326</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ostatní zboží a služby, Zdraví/Sport/Krása</t>
+  </si>
+  <si>
     <t xml:space="preserve">LiLi - lidé lidem</t>
   </si>
   <si>
     <t xml:space="preserve">Jesenická 377</t>
   </si>
   <si>
     <t xml:space="preserve">Vrbno pod Pradědem</t>
   </si>
   <si>
     <t xml:space="preserve">79326</t>
   </si>
   <si>
     <t xml:space="preserve">Ostatní zboží a služby</t>
   </si>
   <si>
     <t xml:space="preserve">https://www.ziveobce.cz/ladislava-lanciova_f1240455?loc=50186082&amp;cz=675</t>
   </si>
   <si>
     <t xml:space="preserve">Masáže</t>
   </si>
   <si>
     <t xml:space="preserve">Krejčího 440</t>
   </si>
   <si>
     <t xml:space="preserve">Vrbno pod Pradědem</t>
   </si>
   <si>
     <t xml:space="preserve">79326</t>
   </si>
   <si>
     <t xml:space="preserve">Ostatní zboží a služby</t>
   </si>
   <si>
     <t xml:space="preserve">https://www.ziveobce.cz/ladislava-lanciova_f1240455?loc=50186082&amp;cz=675</t>
   </si>
   <si>
+    <t xml:space="preserve">Masáže Jiřina</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Železná 173</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vrbno pod Pradědem</t>
+  </si>
+  <si>
+    <t xml:space="preserve">79326</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ostatní zboží a služby</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Penzion a restaurace U Hradilů</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Žižkova 168</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vrbno pod Pradědem</t>
+  </si>
+  <si>
+    <t xml:space="preserve">79326</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Rekreace a Kultura, Stravování a Ubytování</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.penzionuhradilu.cz</t>
+  </si>
+  <si>
     <t xml:space="preserve">Pizzerie Pomodoro</t>
   </si>
   <si>
     <t xml:space="preserve">Myslivecká 192</t>
   </si>
   <si>
     <t xml:space="preserve">Vrbno pod Pradědem</t>
   </si>
   <si>
     <t xml:space="preserve">79326</t>
   </si>
   <si>
     <t xml:space="preserve">Stravování a Ubytování</t>
   </si>
   <si>
     <t xml:space="preserve">https://Www.penzionpomodoro.cz</t>
   </si>
   <si>
+    <t xml:space="preserve">Potraviny u Čapků</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bezručova 622</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vrbno pod Pradědem - Mnichov</t>
+  </si>
+  <si>
+    <t xml:space="preserve">79326</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stravování a Ubytování</t>
+  </si>
+  <si>
+    <t xml:space="preserve">QRmoto - servis a prodej motocyklů</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mnichov 373</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vrbno pod Pradědem</t>
+  </si>
+  <si>
+    <t xml:space="preserve">79326</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ostatní zboží a služby</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.qrmoto.cz</t>
+  </si>
+  <si>
     <t xml:space="preserve">Sklárna Tomi</t>
   </si>
   <si>
     <t xml:space="preserve">Zlatohorská 639</t>
   </si>
   <si>
     <t xml:space="preserve">Vrbno pod Pradědem</t>
   </si>
   <si>
     <t xml:space="preserve">79326</t>
   </si>
   <si>
     <t xml:space="preserve">Rekreace a Kultura, Vzdělávání, Ostatní zboží a služby</t>
   </si>
   <si>
     <t xml:space="preserve">https://www.sklarnatomi.cz</t>
   </si>
   <si>
+    <t xml:space="preserve">URBÁNEK - PLASTY s.r.o.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zlatohorská 103/4</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vrbno pod Pradědem</t>
+  </si>
+  <si>
+    <t xml:space="preserve">79326</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bytové vybavení, zařízení domácnosti, Ostatní zboží a služby</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.plastyurbanek.cz</t>
+  </si>
+  <si>
     <t xml:space="preserve">VilDORT</t>
   </si>
   <si>
     <t xml:space="preserve">Nové doby 112</t>
   </si>
   <si>
     <t xml:space="preserve">Vrbně pod Pradědem</t>
-  </si>
-[...16 lines deleted...]
-    <t xml:space="preserve">Vrbno pod Pradědem</t>
   </si>
   <si>
     <t xml:space="preserve">79326</t>
   </si>
   <si>
     <t xml:space="preserve">Potraviny a Nápoje, Stravování a Ubytování, Zdraví/Sport/Krása</t>
   </si>
   <si>
     <t xml:space="preserve">https://www.vildort.cz</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
@@ -219,228 +345,424 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     <Relationship Id="rIdStyles" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/>
     <Relationship Id="rIdSharedStrings" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rIdSheet1" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0">
-        <v>50.1213551</v>
+        <v>50.1210588</v>
       </c>
       <c r="G1" s="0">
-        <v>17.379855</v>
-[...2 lines deleted...]
-        <v>5</v>
+        <v>17.3834038</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" s="0" t="s">
+        <v>5</v>
+      </c>
+      <c r="B2" s="0" t="s">
         <v>6</v>
       </c>
-      <c r="B2" s="0" t="s">
+      <c r="C2" s="0" t="s">
         <v>7</v>
       </c>
-      <c r="C2" s="0" t="s">
+      <c r="D2" s="0" t="s">
         <v>8</v>
       </c>
-      <c r="D2" s="0" t="s">
+      <c r="E2" s="0" t="s">
         <v>9</v>
       </c>
-      <c r="E2" s="0" t="s">
+      <c r="F2" s="0">
+        <v>50.1213551</v>
+      </c>
+      <c r="G2" s="0">
+        <v>17.379855</v>
+      </c>
+      <c r="H2" s="0" t="s">
         <v>10</v>
-      </c>
-[...7 lines deleted...]
-        <v>11</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="B3" s="0" t="s">
         <v>12</v>
       </c>
-      <c r="B3" s="0" t="s">
+      <c r="C3" s="0" t="s">
         <v>13</v>
       </c>
-      <c r="C3" s="0" t="s">
+      <c r="D3" s="0" t="s">
         <v>14</v>
       </c>
-      <c r="D3" s="0" t="s">
+      <c r="E3" s="0" t="s">
         <v>15</v>
       </c>
-      <c r="E3" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F3" s="0">
-        <v>50.1213551</v>
+        <v>50.1202101</v>
       </c>
       <c r="G3" s="0">
-        <v>17.379855</v>
-[...2 lines deleted...]
-        <v>17</v>
+        <v>17.382887</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="B4" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="C4" s="0" t="s">
         <v>18</v>
       </c>
-      <c r="B4" s="0" t="s">
+      <c r="D4" s="0" t="s">
         <v>19</v>
       </c>
-      <c r="C4" s="0" t="s">
+      <c r="E4" s="0" t="s">
         <v>20</v>
       </c>
-      <c r="D4" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F4" s="0">
-        <v>50.1212876</v>
+        <v>50.1199122</v>
       </c>
       <c r="G4" s="0">
-        <v>17.37948</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>17.3830058</v>
       </c>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="B5" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="C5" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="D5" s="0" t="s">
         <v>24</v>
       </c>
-      <c r="B5" s="0" t="s">
+      <c r="E5" s="0" t="s">
         <v>25</v>
       </c>
-      <c r="C5" s="0" t="s">
+      <c r="F5" s="0">
+        <v>50.1208421</v>
+      </c>
+      <c r="G5" s="0">
+        <v>17.3814563</v>
+      </c>
+      <c r="H5" s="0" t="s">
         <v>26</v>
-      </c>
-[...13 lines deleted...]
-        <v>29</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="B6" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="C6" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="D6" s="0" t="s">
         <v>30</v>
       </c>
-      <c r="B6" s="0" t="s">
+      <c r="E6" s="0" t="s">
         <v>31</v>
       </c>
-      <c r="C6" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F6" s="0">
-        <v>50.1218741</v>
+        <v>50.1198838</v>
       </c>
       <c r="G6" s="0">
-        <v>17.3828301</v>
-[...2 lines deleted...]
-        <v>35</v>
+        <v>17.3844925</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="0" t="s">
+        <v>32</v>
+      </c>
+      <c r="B7" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="C7" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="D7" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="E7" s="0" t="s">
         <v>36</v>
       </c>
-      <c r="B7" s="0" t="s">
+      <c r="F7" s="0">
+        <v>50.1213551</v>
+      </c>
+      <c r="G7" s="0">
+        <v>17.379855</v>
+      </c>
+      <c r="H7" s="0" t="s">
         <v>37</v>
-      </c>
-[...10 lines deleted...]
-        <v>41</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="B8" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="C8" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="D8" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="E8" s="0" t="s">
         <v>42</v>
       </c>
-      <c r="B8" s="0" t="s">
+      <c r="F8" s="0">
+        <v>50.1212876</v>
+      </c>
+      <c r="G8" s="0">
+        <v>17.37948</v>
+      </c>
+      <c r="H8" s="0" t="s">
         <v>43</v>
       </c>
-      <c r="C8" s="0" t="s">
+    </row>
+    <row r="9" spans="1:9">
+      <c r="A9" s="0" t="s">
         <v>44</v>
       </c>
-      <c r="D8" s="0" t="s">
+      <c r="B9" s="0" t="s">
         <v>45</v>
       </c>
-      <c r="E8" s="0" t="s">
+      <c r="C9" s="0" t="s">
         <v>46</v>
       </c>
-      <c r="F8" s="0">
-[...5 lines deleted...]
-      <c r="H8" s="0" t="s">
+      <c r="D9" s="0" t="s">
         <v>47</v>
+      </c>
+      <c r="E9" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="F9" s="0">
+        <v>50.1295538</v>
+      </c>
+      <c r="G9" s="0">
+        <v>17.3629237</v>
+      </c>
+    </row>
+    <row r="10" spans="1:9">
+      <c r="A10" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="B10" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="C10" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="D10" s="0" t="s">
+        <v>52</v>
+      </c>
+      <c r="E10" s="0" t="s">
+        <v>53</v>
+      </c>
+      <c r="F10" s="0">
+        <v>50.1138663</v>
+      </c>
+      <c r="G10" s="0">
+        <v>17.37998</v>
+      </c>
+      <c r="H10" s="0" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="11" spans="1:9">
+      <c r="A11" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="B11" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="C11" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="D11" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="E11" s="0" t="s">
+        <v>59</v>
+      </c>
+      <c r="F11" s="0">
+        <v>50.1205113</v>
+      </c>
+      <c r="G11" s="0">
+        <v>17.3757763</v>
+      </c>
+      <c r="H11" s="0" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="12" spans="1:9">
+      <c r="A12" s="0" t="s">
+        <v>61</v>
+      </c>
+      <c r="B12" s="0" t="s">
+        <v>62</v>
+      </c>
+      <c r="C12" s="0" t="s">
+        <v>63</v>
+      </c>
+      <c r="D12" s="0" t="s">
+        <v>64</v>
+      </c>
+      <c r="E12" s="0" t="s">
+        <v>65</v>
+      </c>
+      <c r="F12" s="0">
+        <v>50.12002</v>
+      </c>
+      <c r="G12" s="0">
+        <v>17.382815</v>
+      </c>
+    </row>
+    <row r="13" spans="1:9">
+      <c r="A13" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="B13" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="C13" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="D13" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="E13" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="F13" s="0">
+        <v>50.1261201</v>
+      </c>
+      <c r="G13" s="0">
+        <v>17.3774725</v>
+      </c>
+      <c r="H13" s="0" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="14" spans="1:9">
+      <c r="A14" s="0" t="s">
+        <v>72</v>
+      </c>
+      <c r="B14" s="0" t="s">
+        <v>73</v>
+      </c>
+      <c r="C14" s="0" t="s">
+        <v>74</v>
+      </c>
+      <c r="D14" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="E14" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="F14" s="0">
+        <v>50.1218741</v>
+      </c>
+      <c r="G14" s="0">
+        <v>17.3828301</v>
+      </c>
+      <c r="H14" s="0" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="15" spans="1:9">
+      <c r="A15" s="0" t="s">
+        <v>78</v>
+      </c>
+      <c r="B15" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="C15" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="D15" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="E15" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="F15" s="0">
+        <v>50.1213738</v>
+      </c>
+      <c r="G15" s="0">
+        <v>17.3831988</v>
+      </c>
+      <c r="H15" s="0" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="16" spans="1:9">
+      <c r="A16" s="0" t="s">
+        <v>84</v>
+      </c>
+      <c r="B16" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="C16" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="D16" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="E16" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="F16" s="0">
+        <v>50.1193894</v>
+      </c>
+      <c r="G16" s="0">
+        <v>17.3829822</v>
+      </c>
+      <c r="H16" s="0" t="s">
+        <v>89</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>