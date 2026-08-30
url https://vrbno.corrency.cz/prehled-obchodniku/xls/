--- v1 (2026-07-15)
+++ v2 (2026-08-30)
@@ -7,51 +7,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     <Relationship Id="rIdWorkbook" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
     <Relationship Id="rIdCore" Type="http://schemas.openxmlformats.org/officedocument/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
     <Relationship Id="rIdApp" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheets>
     <sheet name="Přehled obchodníků" sheetId="1" r:id="rIdSheet1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="90" uniqueCount="90">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="91" uniqueCount="91">
   <si>
     <t xml:space="preserve">Asijské Bistro</t>
   </si>
   <si>
     <t xml:space="preserve">Nádražní 105</t>
   </si>
   <si>
     <t xml:space="preserve">Vrbno pod Pradědem</t>
   </si>
   <si>
     <t xml:space="preserve">79326</t>
   </si>
   <si>
     <t xml:space="preserve">Potraviny a Nápoje, Stravování a Ubytování</t>
   </si>
   <si>
     <t xml:space="preserve">Biorezonanční studio Element, Barbora Stroková</t>
   </si>
   <si>
     <t xml:space="preserve">Jesenická 377/7</t>
   </si>
   <si>
     <t xml:space="preserve">Vrbno pod Pradědem</t>
   </si>
   <si>
@@ -90,65 +90,50 @@
   <si>
     <t xml:space="preserve">79326</t>
   </si>
   <si>
     <t xml:space="preserve">Ostatní zboží a služby</t>
   </si>
   <si>
     <t xml:space="preserve">Květinářství-Violka</t>
   </si>
   <si>
     <t xml:space="preserve">Jesenická 667</t>
   </si>
   <si>
     <t xml:space="preserve">Vrbno pod Pradědem</t>
   </si>
   <si>
     <t xml:space="preserve">79326</t>
   </si>
   <si>
     <t xml:space="preserve">Ostatní zboží a služby</t>
   </si>
   <si>
     <t xml:space="preserve">https://violka-vrbno.cz/</t>
   </si>
   <si>
-    <t xml:space="preserve">Lékárna 111</t>
-[...13 lines deleted...]
-  <si>
     <t xml:space="preserve">LiLi - lidé lidem</t>
   </si>
   <si>
     <t xml:space="preserve">Jesenická 377</t>
   </si>
   <si>
     <t xml:space="preserve">Vrbno pod Pradědem</t>
   </si>
   <si>
     <t xml:space="preserve">79326</t>
   </si>
   <si>
     <t xml:space="preserve">Ostatní zboží a služby</t>
   </si>
   <si>
     <t xml:space="preserve">https://www.ziveobce.cz/ladislava-lanciova_f1240455?loc=50186082&amp;cz=675</t>
   </si>
   <si>
     <t xml:space="preserve">Masáže</t>
   </si>
   <si>
     <t xml:space="preserve">Krejčího 440</t>
   </si>
   <si>
     <t xml:space="preserve">Vrbno pod Pradědem</t>
@@ -205,50 +190,68 @@
     <t xml:space="preserve">Vrbno pod Pradědem</t>
   </si>
   <si>
     <t xml:space="preserve">79326</t>
   </si>
   <si>
     <t xml:space="preserve">Stravování a Ubytování</t>
   </si>
   <si>
     <t xml:space="preserve">https://Www.penzionpomodoro.cz</t>
   </si>
   <si>
     <t xml:space="preserve">Potraviny u Čapků</t>
   </si>
   <si>
     <t xml:space="preserve">Bezručova 622</t>
   </si>
   <si>
     <t xml:space="preserve">Vrbno pod Pradědem - Mnichov</t>
   </si>
   <si>
     <t xml:space="preserve">79326</t>
   </si>
   <si>
     <t xml:space="preserve">Stravování a Ubytování</t>
+  </si>
+  <si>
+    <t xml:space="preserve">PROPOS Vrbno</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bezručova 619</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Vrbno pod Pradědem</t>
+  </si>
+  <si>
+    <t xml:space="preserve">79326</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ostatní zboží a služby</t>
+  </si>
+  <si>
+    <t xml:space="preserve">https://www.propos.eu</t>
   </si>
   <si>
     <t xml:space="preserve">QRmoto - servis a prodej motocyklů</t>
   </si>
   <si>
     <t xml:space="preserve">Mnichov 373</t>
   </si>
   <si>
     <t xml:space="preserve">Vrbno pod Pradědem</t>
   </si>
   <si>
     <t xml:space="preserve">79326</t>
   </si>
   <si>
     <t xml:space="preserve">Ostatní zboží a služby</t>
   </si>
   <si>
     <t xml:space="preserve">https://www.qrmoto.cz</t>
   </si>
   <si>
     <t xml:space="preserve">Sklárna Tomi</t>
   </si>
   <si>
     <t xml:space="preserve">Zlatohorská 639</t>
   </si>
@@ -466,303 +469,306 @@
       </c>
       <c r="G5" s="0">
         <v>17.3814563</v>
       </c>
       <c r="H5" s="0" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" s="0" t="s">
         <v>27</v>
       </c>
       <c r="B6" s="0" t="s">
         <v>28</v>
       </c>
       <c r="C6" s="0" t="s">
         <v>29</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>31</v>
       </c>
       <c r="F6" s="0">
-        <v>50.1198838</v>
+        <v>50.1213551</v>
       </c>
       <c r="G6" s="0">
-        <v>17.3844925</v>
+        <v>17.379855</v>
+      </c>
+      <c r="H6" s="0" t="s">
+        <v>32</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" s="0" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B7" s="0" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="C7" s="0" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="D7" s="0" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="E7" s="0" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="F7" s="0">
-        <v>50.1213551</v>
+        <v>50.1212876</v>
       </c>
       <c r="G7" s="0">
-        <v>17.379855</v>
+        <v>17.37948</v>
       </c>
       <c r="H7" s="0" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" s="0" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B8" s="0" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="C8" s="0" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="D8" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="E8" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="F8" s="0">
-        <v>50.1212876</v>
+        <v>50.1295538</v>
       </c>
       <c r="G8" s="0">
-        <v>17.37948</v>
-[...2 lines deleted...]
-        <v>43</v>
+        <v>17.3629237</v>
       </c>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" s="0" t="s">
         <v>44</v>
       </c>
       <c r="B9" s="0" t="s">
         <v>45</v>
       </c>
       <c r="C9" s="0" t="s">
         <v>46</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>47</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>48</v>
       </c>
       <c r="F9" s="0">
-        <v>50.1295538</v>
+        <v>50.1138663</v>
       </c>
       <c r="G9" s="0">
-        <v>17.3629237</v>
+        <v>17.37998</v>
+      </c>
+      <c r="H9" s="0" t="s">
+        <v>49</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" s="0" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B10" s="0" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="C10" s="0" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="F10" s="0">
-        <v>50.1138663</v>
+        <v>50.1205113</v>
       </c>
       <c r="G10" s="0">
-        <v>17.37998</v>
+        <v>17.3757763</v>
       </c>
       <c r="H10" s="0" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B11" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="C11" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="F11" s="0">
-        <v>50.1205113</v>
+        <v>50.12002</v>
       </c>
       <c r="G11" s="0">
-        <v>17.3757763</v>
-[...2 lines deleted...]
-        <v>60</v>
+        <v>17.382815</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" s="0" t="s">
         <v>61</v>
       </c>
       <c r="B12" s="0" t="s">
         <v>62</v>
       </c>
       <c r="C12" s="0" t="s">
         <v>63</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>64</v>
       </c>
       <c r="E12" s="0" t="s">
         <v>65</v>
       </c>
       <c r="F12" s="0">
-        <v>50.12002</v>
+        <v>50.1201613</v>
       </c>
       <c r="G12" s="0">
-        <v>17.382815</v>
+        <v>17.3829338</v>
+      </c>
+      <c r="H12" s="0" t="s">
+        <v>66</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" s="0" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B13" s="0" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="C13" s="0" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F13" s="0">
         <v>50.1261201</v>
       </c>
       <c r="G13" s="0">
         <v>17.3774725</v>
       </c>
       <c r="H13" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" s="0" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B14" s="0" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="C14" s="0" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="F14" s="0">
         <v>50.1218741</v>
       </c>
       <c r="G14" s="0">
         <v>17.3828301</v>
       </c>
       <c r="H14" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" s="0" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B15" s="0" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="C15" s="0" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="E15" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="F15" s="0">
         <v>50.1213738</v>
       </c>
       <c r="G15" s="0">
         <v>17.3831988</v>
       </c>
       <c r="H15" s="0" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" s="0" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B16" s="0" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="C16" s="0" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="F16" s="0">
         <v>50.1193894</v>
       </c>
       <c r="G16" s="0">
         <v>17.3829822</v>
       </c>
       <c r="H16" s="0" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>